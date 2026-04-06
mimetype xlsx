--- v0 (2025-11-03)
+++ v1 (2026-04-06)
@@ -1,96 +1,93 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28827"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29328"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="F:\Users\user\Documents\2 ТЕРСУТСКАЯ\САЙТ\ПРАЙС 2025\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="F:\Users\user\Documents\2 ТЕРСУТСКАЯ\САЙТ\ПРАЙС 2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E8F58743-8BB0-46F0-80F3-AE4D28422F0A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{7F68B1C1-CE0F-40FA-B45B-0D39ABE17D9E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-103" yWindow="-103" windowWidth="33120" windowHeight="18120" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="94" uniqueCount="91">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="90" uniqueCount="87">
   <si>
     <t>выход,гр</t>
   </si>
   <si>
     <t>цена,р</t>
   </si>
   <si>
     <t xml:space="preserve">Блинный рулетик с семгой и огурцом </t>
   </si>
   <si>
-    <t>Рулетики из баклажанов</t>
-[...1 lines deleted...]
-  <si>
     <t>185/15</t>
   </si>
   <si>
     <t xml:space="preserve">Заливное из курочки </t>
   </si>
   <si>
     <t xml:space="preserve">Заливное из языка </t>
   </si>
   <si>
     <t>Селедочка под водочку</t>
   </si>
   <si>
     <t>Холодные закуски</t>
   </si>
   <si>
     <t>Салаты</t>
   </si>
   <si>
     <t>Горячие блюда</t>
   </si>
   <si>
     <t>Горячие закуски</t>
   </si>
   <si>
     <t>Филе горбуши под овощами</t>
@@ -147,53 +144,50 @@
     <t>Соус сметанно-чесночный</t>
   </si>
   <si>
     <t>Молоко сгущеное</t>
   </si>
   <si>
     <t>Пицца Маргарита</t>
   </si>
   <si>
     <t>Пицца мясная</t>
   </si>
   <si>
     <t>Пицца с курицей</t>
   </si>
   <si>
     <t>Пицца Студенческая</t>
   </si>
   <si>
     <t>Хлебная корзинка</t>
   </si>
   <si>
     <t>Морс ягодный</t>
   </si>
   <si>
     <t>Чай в чайнике</t>
-  </si>
-[...1 lines deleted...]
-    <t>Глинтвейн</t>
   </si>
   <si>
     <t>Выпечка</t>
   </si>
   <si>
     <t>Напитки</t>
   </si>
   <si>
     <t xml:space="preserve">www.tersutskaya.ru </t>
   </si>
   <si>
     <r>
       <t>ООО База отдыха "ТЕРСУТСКАЯ"</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="204"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> </t>
@@ -313,57 +307,51 @@
   <si>
     <t>Десерты</t>
   </si>
   <si>
     <t>Наполеон</t>
   </si>
   <si>
     <t>Красный бархат</t>
   </si>
   <si>
     <t>Муравейник</t>
   </si>
   <si>
     <t xml:space="preserve"> так и в любой коттедж, домик, номер (накрытие 3000 рублей), для удобства расчета указываете количество и появляется сумма,</t>
   </si>
   <si>
     <t xml:space="preserve"> принимаем заявки за семь дней, минимум десять порция каждого блюда</t>
   </si>
   <si>
     <t>тел. кафе +7 922 024 77 05</t>
   </si>
   <si>
     <t xml:space="preserve">тел. +7 922 120 80 38 </t>
   </si>
   <si>
-    <t>Прайс банкетного меню кафе "Веселухин ложок" 01.07.2025 г., можно заказать на любое мероприятие как в самом кафе</t>
-[...5 lines deleted...]
-    <t>Праздничная тарталетка ( лосось соленый, сыр сливочный, майонез, огуреу свежий, иера красная, тарталетка)</t>
+    <t>Прайс банкетного меню кафе "Веселухин ложок" 28.02.2026 г., можно заказать на любое мероприятие как в самом кафе</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -492,61 +480,61 @@
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -890,905 +878,861 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tersutskaya.ru/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A3:C88"/>
+  <dimension ref="A3:C84"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A10" workbookViewId="0">
-      <selection activeCell="K30" sqref="K30"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="A87" sqref="A87"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.6" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="1" width="68" customWidth="1"/>
     <col min="2" max="2" width="21.3828125" customWidth="1"/>
     <col min="3" max="3" width="26" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="3" spans="1:3" x14ac:dyDescent="0.4">
       <c r="B3" s="2" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
     </row>
     <row r="4" spans="1:3" x14ac:dyDescent="0.4">
       <c r="B4" s="3" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
     </row>
     <row r="5" spans="1:3" x14ac:dyDescent="0.4">
       <c r="B5" s="4" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
     </row>
     <row r="6" spans="1:3" x14ac:dyDescent="0.4">
       <c r="B6" s="4" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
     </row>
     <row r="7" spans="1:3" x14ac:dyDescent="0.4">
       <c r="B7" s="5" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
     </row>
     <row r="8" spans="1:3" x14ac:dyDescent="0.4">
       <c r="B8" s="12" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
     </row>
     <row r="10" spans="1:3" x14ac:dyDescent="0.4">
       <c r="A10" s="6" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
     </row>
     <row r="11" spans="1:3" x14ac:dyDescent="0.4">
       <c r="A11" s="6" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
     </row>
     <row r="12" spans="1:3" x14ac:dyDescent="0.4">
       <c r="A12" s="7" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
     </row>
     <row r="13" spans="1:3" ht="18.45" x14ac:dyDescent="0.5">
-      <c r="A13" s="14" t="s">
-[...3 lines deleted...]
-      <c r="C13" s="15"/>
+      <c r="A13" s="16" t="s">
+        <v>42</v>
+      </c>
+      <c r="B13" s="16"/>
+      <c r="C13" s="17"/>
     </row>
     <row r="14" spans="1:3" x14ac:dyDescent="0.4">
       <c r="A14" s="1" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="B14" s="1" t="s">
         <v>0</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:3" x14ac:dyDescent="0.4">
-      <c r="A15" s="16" t="s">
-[...3 lines deleted...]
-      <c r="C15" s="16"/>
+      <c r="A15" s="14" t="s">
+        <v>7</v>
+      </c>
+      <c r="B15" s="14"/>
+      <c r="C15" s="14"/>
     </row>
     <row r="16" spans="1:3" x14ac:dyDescent="0.4">
       <c r="A16" s="8" t="s">
         <v>2</v>
       </c>
       <c r="B16" s="1">
         <v>40</v>
       </c>
       <c r="C16" s="9">
         <v>130</v>
       </c>
     </row>
     <row r="17" spans="1:3" x14ac:dyDescent="0.4">
-      <c r="A17" s="8" t="s">
-        <v>3</v>
+      <c r="A17" s="10" t="s">
+        <v>63</v>
       </c>
       <c r="B17" s="9">
-        <v>70</v>
+        <v>100</v>
       </c>
       <c r="C17" s="9">
-        <v>140</v>
+        <v>250</v>
       </c>
     </row>
     <row r="18" spans="1:3" x14ac:dyDescent="0.4">
       <c r="A18" s="10" t="s">
-        <v>5</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>64</v>
+      </c>
+      <c r="B18" s="9">
+        <v>150</v>
       </c>
       <c r="C18" s="9">
-        <v>190</v>
+        <v>230</v>
       </c>
     </row>
     <row r="19" spans="1:3" x14ac:dyDescent="0.4">
       <c r="A19" s="10" t="s">
-        <v>6</v>
+        <v>65</v>
       </c>
       <c r="B19" s="9">
-        <v>125</v>
+        <v>160</v>
       </c>
       <c r="C19" s="9">
-        <v>390</v>
+        <v>300</v>
       </c>
     </row>
     <row r="20" spans="1:3" x14ac:dyDescent="0.4">
       <c r="A20" s="10" t="s">
-        <v>7</v>
+        <v>66</v>
       </c>
       <c r="B20" s="9">
-        <v>200</v>
+        <v>45</v>
       </c>
       <c r="C20" s="9">
-        <v>190</v>
+        <v>200</v>
       </c>
     </row>
     <row r="21" spans="1:3" x14ac:dyDescent="0.4">
       <c r="A21" s="10" t="s">
-        <v>48</v>
-[...1 lines deleted...]
-      <c r="B21" s="9">
+        <v>4</v>
+      </c>
+      <c r="B21" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="C21" s="9">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="22" spans="1:3" x14ac:dyDescent="0.4">
+      <c r="A22" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="B22" s="9">
+        <v>125</v>
+      </c>
+      <c r="C22" s="9">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="23" spans="1:3" x14ac:dyDescent="0.4">
+      <c r="A23" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="B23" s="9">
+        <v>200</v>
+      </c>
+      <c r="C23" s="9">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="24" spans="1:3" x14ac:dyDescent="0.4">
+      <c r="A24" s="10" t="s">
+        <v>46</v>
+      </c>
+      <c r="B24" s="9">
         <v>215</v>
       </c>
-      <c r="C21" s="9">
-[...21 lines deleted...]
-      <c r="C23" s="9">
+      <c r="C24" s="9">
         <v>900</v>
-      </c>
-[...9 lines deleted...]
-        <v>370</v>
       </c>
     </row>
     <row r="25" spans="1:3" x14ac:dyDescent="0.4">
       <c r="A25" s="11" t="s">
-        <v>52</v>
+        <v>47</v>
       </c>
       <c r="B25" s="9">
+        <v>500</v>
+      </c>
+      <c r="C25" s="9">
+        <v>1300</v>
+      </c>
+    </row>
+    <row r="26" spans="1:3" ht="29.15" x14ac:dyDescent="0.4">
+      <c r="A26" s="11" t="s">
+        <v>48</v>
+      </c>
+      <c r="B26" s="9">
+        <v>370</v>
+      </c>
+      <c r="C26" s="9">
+        <v>900</v>
+      </c>
+    </row>
+    <row r="27" spans="1:3" x14ac:dyDescent="0.4">
+      <c r="A27" s="11" t="s">
+        <v>49</v>
+      </c>
+      <c r="B27" s="9">
+        <v>270</v>
+      </c>
+      <c r="C27" s="9">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="28" spans="1:3" x14ac:dyDescent="0.4">
+      <c r="A28" s="11" t="s">
+        <v>50</v>
+      </c>
+      <c r="B28" s="9">
         <v>750</v>
       </c>
-      <c r="C25" s="9">
-[...27 lines deleted...]
-      </c>
       <c r="C28" s="9">
-        <v>440</v>
+        <v>700</v>
       </c>
     </row>
     <row r="29" spans="1:3" x14ac:dyDescent="0.4">
-      <c r="A29" s="11" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="A29" s="13" t="s">
+        <v>8</v>
+      </c>
+      <c r="B29" s="13"/>
+      <c r="C29" s="13"/>
     </row>
     <row r="30" spans="1:3" ht="29.15" x14ac:dyDescent="0.4">
       <c r="A30" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="B30" s="9">
+        <v>200</v>
+      </c>
+      <c r="C30" s="9">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="31" spans="1:3" x14ac:dyDescent="0.4">
+      <c r="A31" s="11" t="s">
+        <v>52</v>
+      </c>
+      <c r="B31" s="9">
+        <v>200</v>
+      </c>
+      <c r="C31" s="9">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="32" spans="1:3" ht="29.15" x14ac:dyDescent="0.4">
+      <c r="A32" s="11" t="s">
+        <v>53</v>
+      </c>
+      <c r="B32" s="9">
+        <v>230</v>
+      </c>
+      <c r="C32" s="9">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="33" spans="1:3" ht="29.15" x14ac:dyDescent="0.4">
+      <c r="A33" s="11" t="s">
+        <v>54</v>
+      </c>
+      <c r="B33" s="9">
+        <v>190</v>
+      </c>
+      <c r="C33" s="9">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="34" spans="1:3" x14ac:dyDescent="0.4">
+      <c r="A34" s="10" t="s">
         <v>55</v>
       </c>
-      <c r="B30" s="9">
-[...7 lines deleted...]
-      <c r="A31" s="11" t="s">
+      <c r="B34" s="9">
+        <v>200</v>
+      </c>
+      <c r="C34" s="9">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="35" spans="1:3" x14ac:dyDescent="0.4">
+      <c r="A35" s="10" t="s">
         <v>56</v>
       </c>
-      <c r="B31" s="9">
-[...42 lines deleted...]
-      </c>
       <c r="B35" s="9">
         <v>200</v>
       </c>
       <c r="C35" s="9">
-        <v>220</v>
+        <v>300</v>
       </c>
     </row>
     <row r="36" spans="1:3" ht="29.15" x14ac:dyDescent="0.4">
       <c r="A36" s="11" t="s">
-        <v>61</v>
+        <v>57</v>
       </c>
       <c r="B36" s="9">
-        <v>200</v>
+        <v>150</v>
       </c>
       <c r="C36" s="9">
-        <v>220</v>
+        <v>200</v>
       </c>
     </row>
     <row r="37" spans="1:3" ht="29.15" x14ac:dyDescent="0.4">
       <c r="A37" s="11" t="s">
-        <v>62</v>
+        <v>58</v>
       </c>
       <c r="B37" s="9">
-        <v>175</v>
+        <v>200</v>
       </c>
       <c r="C37" s="9">
-        <v>320</v>
+        <v>250</v>
       </c>
     </row>
     <row r="38" spans="1:3" ht="29.15" x14ac:dyDescent="0.4">
       <c r="A38" s="11" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
       <c r="B38" s="9">
+        <v>200</v>
+      </c>
+      <c r="C38" s="9">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="39" spans="1:3" ht="29.15" x14ac:dyDescent="0.4">
+      <c r="A39" s="11" t="s">
+        <v>60</v>
+      </c>
+      <c r="B39" s="9">
+        <v>175</v>
+      </c>
+      <c r="C39" s="9">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="40" spans="1:3" ht="29.15" x14ac:dyDescent="0.4">
+      <c r="A40" s="11" t="s">
+        <v>61</v>
+      </c>
+      <c r="B40" s="9">
         <v>190</v>
       </c>
-      <c r="C38" s="9">
-[...16 lines deleted...]
-      </c>
       <c r="C40" s="9">
-        <v>160</v>
+        <v>350</v>
       </c>
     </row>
     <row r="41" spans="1:3" x14ac:dyDescent="0.4">
-      <c r="A41" s="10" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="A41" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="B41" s="15"/>
+      <c r="C41" s="15"/>
     </row>
     <row r="42" spans="1:3" x14ac:dyDescent="0.4">
       <c r="A42" s="10" t="s">
-        <v>66</v>
+        <v>62</v>
       </c>
       <c r="B42" s="9">
-        <v>150</v>
+        <v>80</v>
       </c>
       <c r="C42" s="9">
-        <v>210</v>
+        <v>200</v>
       </c>
     </row>
     <row r="43" spans="1:3" x14ac:dyDescent="0.4">
       <c r="A43" s="10" t="s">
         <v>67</v>
       </c>
       <c r="B43" s="9">
-        <v>160</v>
+        <v>200</v>
       </c>
       <c r="C43" s="9">
-        <v>260</v>
+        <v>300</v>
       </c>
     </row>
     <row r="44" spans="1:3" x14ac:dyDescent="0.4">
-      <c r="A44" s="10" t="s">
-[...11 lines deleted...]
-        <v>90</v>
+      <c r="A44" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="B44" s="13"/>
+      <c r="C44" s="13"/>
+    </row>
+    <row r="45" spans="1:3" x14ac:dyDescent="0.4">
+      <c r="A45" s="10" t="s">
+        <v>11</v>
       </c>
       <c r="B45" s="9">
-        <v>90</v>
+        <v>200</v>
       </c>
       <c r="C45" s="9">
-        <v>350</v>
+        <v>550</v>
       </c>
     </row>
     <row r="46" spans="1:3" x14ac:dyDescent="0.4">
       <c r="A46" s="10" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-        <v>200</v>
+        <v>12</v>
+      </c>
+      <c r="B46" s="9" t="s">
+        <v>45</v>
       </c>
       <c r="C46" s="9">
-        <v>280</v>
+        <v>600</v>
       </c>
     </row>
     <row r="47" spans="1:3" x14ac:dyDescent="0.4">
-      <c r="A47" s="13" t="s">
-[...3 lines deleted...]
-      <c r="C47" s="13"/>
+      <c r="A47" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="B47" s="9">
+        <v>200</v>
+      </c>
+      <c r="C47" s="9">
+        <v>400</v>
+      </c>
     </row>
     <row r="48" spans="1:3" x14ac:dyDescent="0.4">
       <c r="A48" s="10" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>200</v>
+        <v>16</v>
+      </c>
+      <c r="B48" s="9" t="s">
+        <v>17</v>
       </c>
       <c r="C48" s="9">
-        <v>540</v>
+        <v>300</v>
       </c>
     </row>
     <row r="49" spans="1:3" x14ac:dyDescent="0.4">
       <c r="A49" s="10" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>14</v>
+      </c>
+      <c r="B49" s="9">
+        <v>200</v>
       </c>
       <c r="C49" s="9">
-        <v>580</v>
+        <v>400</v>
       </c>
     </row>
     <row r="50" spans="1:3" x14ac:dyDescent="0.4">
       <c r="A50" s="10" t="s">
-        <v>14</v>
+        <v>68</v>
       </c>
       <c r="B50" s="9">
-        <v>200</v>
+        <v>80</v>
       </c>
       <c r="C50" s="9">
-        <v>360</v>
+        <v>250</v>
       </c>
     </row>
     <row r="51" spans="1:3" x14ac:dyDescent="0.4">
       <c r="A51" s="10" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="B51" s="9" t="s">
+        <v>69</v>
+      </c>
+      <c r="B51" s="9">
+        <v>180</v>
+      </c>
+      <c r="C51" s="9">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="52" spans="1:3" x14ac:dyDescent="0.4">
+      <c r="A52" s="13" t="s">
         <v>18</v>
       </c>
-      <c r="C51" s="9">
-[...12 lines deleted...]
-      </c>
+      <c r="B52" s="13"/>
+      <c r="C52" s="13"/>
     </row>
     <row r="53" spans="1:3" x14ac:dyDescent="0.4">
       <c r="A53" s="10" t="s">
-        <v>70</v>
+        <v>19</v>
       </c>
       <c r="B53" s="9">
-        <v>80</v>
+        <v>150</v>
       </c>
       <c r="C53" s="9">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="54" spans="1:3" x14ac:dyDescent="0.4">
       <c r="A54" s="10" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-        <v>180</v>
+        <v>26</v>
+      </c>
+      <c r="B54" s="9" t="s">
+        <v>15</v>
       </c>
       <c r="C54" s="9">
-        <v>290</v>
+        <v>250</v>
       </c>
     </row>
     <row r="55" spans="1:3" x14ac:dyDescent="0.4">
-      <c r="A55" s="13" t="s">
-[...3 lines deleted...]
-      <c r="C55" s="13"/>
+      <c r="A55" s="10" t="s">
+        <v>20</v>
+      </c>
+      <c r="B55" s="9">
+        <v>150</v>
+      </c>
+      <c r="C55" s="9">
+        <v>250</v>
+      </c>
     </row>
     <row r="56" spans="1:3" x14ac:dyDescent="0.4">
       <c r="A56" s="10" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B56" s="9">
         <v>150</v>
       </c>
       <c r="C56" s="9">
-        <v>130</v>
+        <v>150</v>
       </c>
     </row>
     <row r="57" spans="1:3" x14ac:dyDescent="0.4">
-      <c r="A57" s="10" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="A57" s="13" t="s">
+        <v>22</v>
+      </c>
+      <c r="B57" s="13"/>
+      <c r="C57" s="13"/>
     </row>
     <row r="58" spans="1:3" x14ac:dyDescent="0.4">
-      <c r="A58" s="10" t="s">
-[...6 lines deleted...]
-        <v>190</v>
+      <c r="A58" s="8" t="s">
+        <v>23</v>
+      </c>
+      <c r="B58" s="1">
+        <v>30</v>
+      </c>
+      <c r="C58" s="1">
+        <v>50</v>
       </c>
     </row>
     <row r="59" spans="1:3" x14ac:dyDescent="0.4">
-      <c r="A59" s="10" t="s">
-[...6 lines deleted...]
-        <v>130</v>
+      <c r="A59" s="8" t="s">
+        <v>24</v>
+      </c>
+      <c r="B59" s="1">
+        <v>30</v>
+      </c>
+      <c r="C59" s="1">
+        <v>50</v>
       </c>
     </row>
     <row r="60" spans="1:3" x14ac:dyDescent="0.4">
-      <c r="A60" s="13" t="s">
-[...3 lines deleted...]
-      <c r="C60" s="13"/>
+      <c r="A60" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="B60" s="1">
+        <v>30</v>
+      </c>
+      <c r="C60" s="1">
+        <v>50</v>
+      </c>
     </row>
     <row r="61" spans="1:3" x14ac:dyDescent="0.4">
       <c r="A61" s="8" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="B61" s="1">
         <v>30</v>
       </c>
       <c r="C61" s="1">
-        <v>40</v>
+        <v>50</v>
       </c>
     </row>
     <row r="62" spans="1:3" x14ac:dyDescent="0.4">
       <c r="A62" s="8" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="B62" s="1">
         <v>30</v>
       </c>
       <c r="C62" s="1">
-        <v>40</v>
+        <v>50</v>
       </c>
     </row>
     <row r="63" spans="1:3" x14ac:dyDescent="0.4">
-      <c r="A63" s="8" t="s">
-[...2 lines deleted...]
-      <c r="B63" s="1">
+      <c r="A63" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="B63" s="9">
         <v>30</v>
       </c>
       <c r="C63" s="1">
-        <v>40</v>
+        <v>50</v>
       </c>
     </row>
     <row r="64" spans="1:3" x14ac:dyDescent="0.4">
-      <c r="A64" s="8" t="s">
-[...2 lines deleted...]
-      <c r="B64" s="1">
+      <c r="A64" s="10" t="s">
+        <v>29</v>
+      </c>
+      <c r="B64" s="9">
         <v>30</v>
       </c>
       <c r="C64" s="1">
-        <v>40</v>
+        <v>50</v>
       </c>
     </row>
     <row r="65" spans="1:3" x14ac:dyDescent="0.4">
-      <c r="A65" s="8" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="A65" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="B65" s="13"/>
+      <c r="C65" s="13"/>
     </row>
     <row r="66" spans="1:3" x14ac:dyDescent="0.4">
       <c r="A66" s="10" t="s">
-        <v>72</v>
+        <v>30</v>
       </c>
       <c r="B66" s="9">
-        <v>30</v>
+        <v>290</v>
       </c>
       <c r="C66" s="9">
-        <v>40</v>
+        <v>450</v>
       </c>
     </row>
     <row r="67" spans="1:3" x14ac:dyDescent="0.4">
       <c r="A67" s="10" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B67" s="9">
-        <v>30</v>
+        <v>370</v>
       </c>
       <c r="C67" s="9">
-        <v>40</v>
+        <v>600</v>
       </c>
     </row>
     <row r="68" spans="1:3" x14ac:dyDescent="0.4">
-      <c r="A68" s="13" t="s">
-[...3 lines deleted...]
-      <c r="C68" s="13"/>
+      <c r="A68" s="10" t="s">
+        <v>32</v>
+      </c>
+      <c r="B68" s="9">
+        <v>335</v>
+      </c>
+      <c r="C68" s="9">
+        <v>550</v>
+      </c>
     </row>
     <row r="69" spans="1:3" x14ac:dyDescent="0.4">
       <c r="A69" s="10" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="B69" s="9">
-        <v>290</v>
+        <v>325</v>
       </c>
       <c r="C69" s="9">
-        <v>340</v>
+        <v>500</v>
       </c>
     </row>
     <row r="70" spans="1:3" x14ac:dyDescent="0.4">
       <c r="A70" s="10" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="B70" s="9">
-        <v>370</v>
+        <v>400</v>
       </c>
       <c r="C70" s="9">
-        <v>490</v>
+        <v>200</v>
       </c>
     </row>
     <row r="71" spans="1:3" x14ac:dyDescent="0.4">
-      <c r="A71" s="10" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="A71" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="B71" s="13"/>
+      <c r="C71" s="13"/>
     </row>
     <row r="72" spans="1:3" x14ac:dyDescent="0.4">
       <c r="A72" s="10" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B72" s="9">
-        <v>325</v>
+        <v>200</v>
       </c>
       <c r="C72" s="9">
-        <v>390</v>
+        <v>80</v>
       </c>
     </row>
     <row r="73" spans="1:3" x14ac:dyDescent="0.4">
       <c r="A73" s="10" t="s">
         <v>35</v>
       </c>
       <c r="B73" s="9">
-        <v>400</v>
+        <v>1000</v>
       </c>
       <c r="C73" s="9">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="74" spans="1:3" x14ac:dyDescent="0.4">
-      <c r="A74" s="13" t="s">
-[...3 lines deleted...]
-      <c r="C74" s="13"/>
+      <c r="A74" s="10" t="s">
+        <v>36</v>
+      </c>
+      <c r="B74" s="9">
+        <v>700</v>
+      </c>
+      <c r="C74" s="9">
+        <v>200</v>
+      </c>
     </row>
     <row r="75" spans="1:3" x14ac:dyDescent="0.4">
-      <c r="A75" s="10" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="A75" s="13" t="s">
+        <v>71</v>
+      </c>
+      <c r="B75" s="13"/>
+      <c r="C75" s="13"/>
     </row>
     <row r="76" spans="1:3" x14ac:dyDescent="0.4">
       <c r="A76" s="10" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>1000</v>
+        <v>72</v>
+      </c>
+      <c r="B76" s="9" t="s">
+        <v>15</v>
       </c>
       <c r="C76" s="9">
-        <v>290</v>
+        <v>200</v>
       </c>
     </row>
     <row r="77" spans="1:3" x14ac:dyDescent="0.4">
       <c r="A77" s="10" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-        <v>700</v>
+        <v>73</v>
+      </c>
+      <c r="B77" s="9" t="s">
+        <v>15</v>
       </c>
       <c r="C77" s="9">
-        <v>180</v>
+        <v>250</v>
       </c>
     </row>
     <row r="78" spans="1:3" x14ac:dyDescent="0.4">
       <c r="A78" s="10" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>200</v>
+        <v>74</v>
+      </c>
+      <c r="B78" s="9" t="s">
+        <v>75</v>
       </c>
       <c r="C78" s="9">
-        <v>220</v>
+        <v>350</v>
       </c>
     </row>
     <row r="79" spans="1:3" x14ac:dyDescent="0.4">
-      <c r="A79" s="13" t="s">
-[...3 lines deleted...]
-      <c r="C79" s="13"/>
+      <c r="A79" s="10" t="s">
+        <v>76</v>
+      </c>
+      <c r="B79" s="9" t="s">
+        <v>77</v>
+      </c>
+      <c r="C79" s="9">
+        <v>500</v>
+      </c>
     </row>
     <row r="80" spans="1:3" x14ac:dyDescent="0.4">
-      <c r="A80" s="10" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="A80" s="13" t="s">
+        <v>78</v>
+      </c>
+      <c r="B80" s="13"/>
+      <c r="C80" s="13"/>
     </row>
     <row r="81" spans="1:3" x14ac:dyDescent="0.4">
       <c r="A81" s="10" t="s">
-        <v>75</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>79</v>
+      </c>
+      <c r="B81" s="9">
+        <v>100</v>
       </c>
       <c r="C81" s="9">
-        <v>230</v>
+        <v>200</v>
       </c>
     </row>
     <row r="82" spans="1:3" x14ac:dyDescent="0.4">
       <c r="A82" s="10" t="s">
-        <v>76</v>
-[...2 lines deleted...]
-        <v>77</v>
+        <v>80</v>
+      </c>
+      <c r="B82" s="9">
+        <v>125</v>
       </c>
       <c r="C82" s="9">
-        <v>320</v>
+        <v>300</v>
       </c>
     </row>
     <row r="83" spans="1:3" x14ac:dyDescent="0.4">
       <c r="A83" s="10" t="s">
-        <v>78</v>
-[...2 lines deleted...]
-        <v>79</v>
+        <v>81</v>
+      </c>
+      <c r="B83" s="9">
+        <v>100</v>
       </c>
       <c r="C83" s="9">
-        <v>490</v>
+        <v>300</v>
       </c>
     </row>
     <row r="84" spans="1:3" x14ac:dyDescent="0.4">
-      <c r="A84" s="13" t="s">
-[...39 lines deleted...]
-      <c r="A88" s="7"/>
+      <c r="A84" s="7"/>
     </row>
   </sheetData>
   <mergeCells count="11">
-    <mergeCell ref="A84:C84"/>
-[...1 lines deleted...]
-    <mergeCell ref="A74:C74"/>
+    <mergeCell ref="A13:C13"/>
+    <mergeCell ref="A75:C75"/>
+    <mergeCell ref="A80:C80"/>
+    <mergeCell ref="A65:C65"/>
+    <mergeCell ref="A71:C71"/>
     <mergeCell ref="A15:C15"/>
-    <mergeCell ref="A26:C26"/>
-[...5 lines deleted...]
-    <mergeCell ref="A79:C79"/>
+    <mergeCell ref="A29:C29"/>
+    <mergeCell ref="A41:C41"/>
+    <mergeCell ref="A44:C44"/>
+    <mergeCell ref="A52:C52"/>
+    <mergeCell ref="A57:C57"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B3" r:id="rId1" display="http://www.tersutskaya.ru/" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId2"/>
   <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>